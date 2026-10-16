--- v0 (2026-06-20)
+++ v1 (2026-10-16)
@@ -1,4150 +1,5866 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00294227" w:rsidRPr="00294227" w:rsidRDefault="00294227" w:rsidP="00294227">
-[...37 lines deleted...]
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6663"/>
-        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="7771"/>
+        <w:gridCol w:w="3156"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3556" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
             <w:pPr>
               <w:pStyle w:val="newncpi"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="newncpi"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="append1"/>
             </w:pPr>
             <w:r>
               <w:t>Приложение 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="append"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t xml:space="preserve">к постановлению </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">Министерства труда </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">и социальной защиты </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">Республики Беларусь </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">13.03.2012 № 38 </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">(в редакции постановления </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">Министерства труда </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">и социальной защиты </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="append"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t xml:space="preserve">Республики Беларусь </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">01.08.2017 № 38) </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
-[...20 lines deleted...]
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:ind w:left="4144"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:left="4144"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>(наименование органа по труду, занятости и</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:ind w:left="4144"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:left="4144"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>социальной защите)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:ind w:left="4144"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:left="4144"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>(фамилия, собственное имя, отчество (если</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:ind w:left="4144"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:left="4144"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>таковое имеется) заявителя (его законного представителя)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:ind w:left="4144"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:left="4144"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>(регистрация по месту жительства</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:ind w:left="4144"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:left="4144"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>(месту пребывания)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="titlep"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>о предоставлении государственной адресной социальной помощи в виде ежемесячного и (или) единовременного социальных пособий</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>Прошу предоставить на приобретение продуктов питания, лекарственных средств, одежды, обуви, школьных принадлежностей и на другие нужды для обеспечения нормальной жизнедеятельности государственную адресную социальную помощь в виде (нужное подчеркнуть):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>ежемесячного социального пособия;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>единовременного социального пособия в связи с трудной жизненной ситуацией, нарушающей нормальную жизнедеятельность _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:left="4830"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>(указать, в чем заключается</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
       </w:pPr>
       <w:r>
         <w:t>____________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>трудная жизненная ситуация)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>Сообщаю следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="zagrazdel"/>
       </w:pPr>
       <w:r>
         <w:t>РАЗДЕЛ I</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">ОБЩИЕ СВЕДЕНИЯ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1. Фамилия ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>Собственное имя _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>Отчество (если таковое имеется) ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:left="3990"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>(заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="point"/>
       </w:pPr>
       <w:r>
         <w:t>2. Место фактического проживания:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>наименование населенного пункта __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>улица __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>дом № __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>квартира № ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="point"/>
       </w:pPr>
       <w:r>
         <w:t>3. Домашний телефон ________________ мобильный телефон ___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="point"/>
       </w:pPr>
       <w:r>
         <w:t>4. Организация, осуществляющая эксплуатацию жилищного фонда и (или) предоставляющая жилищно-коммунальные услуги _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="point"/>
       </w:pPr>
       <w:r>
         <w:t>5. Количество совместно проживающих и ведущих общее хозяйство членов семьи на дату подачи заявления ____ человек.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="zagrazdel"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>РАЗДЕЛ II</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>СВЕДЕНИЯ О СОСТАВ</w:t>
-[...4 lines deleted...]
-        <w:t>Е СЕМЬИ</w:t>
+        <w:t>СВЕДЕНИЯ О СОСТАВЕ СЕМЬИ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="502"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1804"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="4043"/>
+        <w:gridCol w:w="2647"/>
+        <w:gridCol w:w="1547"/>
+        <w:gridCol w:w="2105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Фамилия, собственное имя, отчество (если таковое имеется) заявителя и членов его семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1211" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Родственные отношения с заявителем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Дата, месяц, год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Место работы (службы, учебы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1211" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...9 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="963" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="963" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="963" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="963" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="963" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="963" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>Количество членов семьи, включенных в ее состав _____.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="zagrazdel"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>РАЗДЕЛ III</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>СВЕДЕНИЯ О ПОЛУЧЕННЫХ ДОХОДАХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в период </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>с</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ____________________ по _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3294"/>
-        <w:gridCol w:w="6075"/>
+        <w:gridCol w:w="3842"/>
+        <w:gridCol w:w="7085"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Вид дохода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Размер полученного дохода (рублей, копеек)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...9 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3242" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3242" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3242" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3242" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3242" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3242" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="zagrazdel"/>
       </w:pPr>
       <w:r>
         <w:t>РАЗДЕЛ IV</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>НАЛИЧИЕ ИМУЩЕСТВА НА ПРАВЕ СОБСТВЕННОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t>Сведения о недвижимом имуществе:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4546"/>
-        <w:gridCol w:w="4823"/>
+        <w:gridCol w:w="5302"/>
+        <w:gridCol w:w="5625"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Вид имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Место нахождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t>Жилые помещения (квартиры, жилые дома), доля общей площади жилого помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...9 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
-        <w:t> </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+        <w:t> Сведения о транспортных средствах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3261"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2387"/>
+        <w:gridCol w:w="3803"/>
+        <w:gridCol w:w="1820"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="2784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Транспортное средство (кроме мопедов, велосипедов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Год выпуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Год приобретения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...9 lines deleted...]
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="001F49EC">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="zagrazdel"/>
       </w:pPr>
       <w:r>
         <w:t>РАЗДЕЛ V</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>ДОПОЛНИТЕЛЬНЫЕ СВЕДЕНИЯ О МАТЕРИАЛЬНОМ ПОЛОЖЕНИИ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="587"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="866"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="8409"/>
+        <w:gridCol w:w="824"/>
+        <w:gridCol w:w="1010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4687" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Сведения </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>о</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>полученных</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> членами семьи (гражданином) в течение 12 (3) месяцев, предшествующих месяцу обращения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
-[...8 lines deleted...]
-              <w:t>и (или) пожизненного содержания с иждивением и другим)</w:t>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+            </w:pPr>
+            <w:r>
+              <w:t>доходов по гражданско-правовым договорам (договорам подряда, аренды, ренты и (или) пожизненного содержания с иждивением и другим)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+            </w:pPr>
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t>доходов от реализации продукции животного происхождения (за исключением доходов от сдачи молока)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>доходов от реализации плодов и продукции личного подсобного хозяйства (семян, цветов, многолетних насаждений, меда, огородной продукции, продукционных и демонстрационных животных, продукции звероводства клеточного содержания, птицы, пчел, рыбы, аквариумных рыб и другого)</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">доходов от реализации продуктов промысловой деятельности (охоты, звероводства, рыболовства, заготовки </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>зоокормов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, сбора дикорастущих трав, ягод, грибов и другого)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t>доходов от осуществления видов деятельности, указанных в пункте 1 статьи 295 Налогового кодекса Республики Беларусь</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="onesymbol"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">доходов по акциям и иных доходов от участия в управлении собственностью организации (дивиденды, проценты, выплаты по долевым паям и </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>другое</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">доходов от возмездного отчуждения капитальных строений (зданий, сооружений), изолированных помещений, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>машино</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">-мест, земельных участков, транспортных средств, долей в праве собственности на указанное имущество, за исключением денежных средств, полученных гражданами от продажи находящихся в их собственности жилых помещений и направленных в расчетном периоде на строительство (реконструкцию) или приобретение жилого помещения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t>суммы денежных сре</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>дств в р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>езультате наследования, дарения, пожертвования и благотворительности, а также суммы денежных средств, получаемые из-за границы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">социальной (материальной) помощи в виде денежных средств, оказываемой государственными органами и иными организациями </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t>государственной адресной социальной помощи в виде ежемесячного социального пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Сведения о наличии у семьи (гражданина) в целом в Республике Беларусь в собственности более одного жилого помещения (квартиры, жилого дома), за исключением многодетных семей, а также семей, в собственности которых находятся одно жилое помещение (квартира, жилой дом) и доля общей площади жилого помещения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t>Сведения о сдаче членами семьи (гражданином) по договору найма (поднайма) жилого помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t>Сведения о получении членами семьи (гражданином) образования на платной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Сведения о работе членов семьи (гражданина) на условиях неполного рабочего времени </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t>Сведения о возмещении членами семьи (гражданином) расходов по содержанию детей, находящихся на государственном обеспечении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Сведения о наличии у члена семьи (гражданина) льготы по оплате питания детей в учреждениях дошкольного образования, специальных дошкольных учреждениях, иных учреждениях образования и организациях, которым в соответствии с законодательством предоставлено право </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>осуществлять</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> образовательную деятельность, реализующих образовательную программу дошкольного образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="snoskiline"/>
       </w:pPr>
       <w:r>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="snoski"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">* Оказание услуг по выращиванию сельскохозяйственной продукции; предоставление услуг по дроблению зерна, выпас скота; репетиторство (консультативные услуги по отдельным учебным предметам (предметам), учебным дисциплинам (дисциплинам), образовательным областям, темам, в том числе помощь в подготовке к централизованному тестированию); чистка и уборка жилых помещений; уход за взрослыми и детьми, стирка и глаженье постельного белья и других вещей в домашних хозяйствах граждан, выгул домашних животных и уход за ними, закупка продуктов, мытье посуды и приготовление пищи в домашних хозяйствах граждан, внесение платы из средств обслуживаемого лица за пользование жилым помещением и жилищно-коммунальные услуги, кошение трав на газонах, уборка озелененной территории от листьев, скошенной травы и мусора, сжигание мусора; музыкально-развлекательное обслуживание свадеб, юбилеев и прочих торжественных мероприятий; деятельность актеров, танцоров, музыкантов, исполнителей разговорного жанра, выступающих индивидуально; предоставление услуг тамадой; фотосъемка, изготовление фотографий; деятельность, связанная с поздравлением с днем рождения, Новым годом и иными праздниками независимо от места их проведения; видеосъемка событий; реализация котят и щенков при условии содержания домашнего животного (кошки, собаки); услуги по содержанию, уходу и дрессировке домашних животных, кроме сельскохозяйственных животных; деятельность по копированию, подготовке документов и прочая специализированная офисная деятельность; деятельность по письменному </w:t>
-      </w:r>
+        <w:t xml:space="preserve">* Оказание услуг по выращиванию сельскохозяйственной продукции; предоставление услуг по дроблению зерна, выпас скота; репетиторство (консультативные услуги по отдельным учебным предметам (предметам), учебным дисциплинам (дисциплинам), образовательным областям, темам, в том числе помощь в подготовке к централизованному тестированию); чистка и уборка жилых помещений; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>уход за взрослыми и детьми, стирка и глаженье постельного белья и других вещей в домашних хозяйствах граждан, выгул домашних животных и уход за ними, закупка продуктов, мытье посуды и приготовление пищи в домашних хозяйствах граждан, внесение платы из средств обслуживаемого лица за пользование жилым помещением и жилищно-коммунальные услуги, кошение трав на газонах, уборка озелененной территории от листьев, скошенной травы и</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>мусора, сжигание мусора; музыкально-развлекательное обслуживание свадеб, юбилеев и прочих торжественных мероприятий; деятельность актеров, танцоров, музыкантов, исполнителей разговорного жанра, выступающих индивидуально; предоставление услуг тамадой; фотосъемка, изготовление фотографий; деятельность, связанная с поздравлением с днем рождения, Новым годом и иными праздниками независимо от места их проведения; видеосъемка событий; реализация котят и щенков при условии содержания домашнего животного (кошки, собаки);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> услуги по содержанию, уходу и дрессировке домашних животных, кроме сельскохозяйственных животных; деятельность по копированию, подготовке документов и прочая специализированная офисная деятельность; деятельность по письменному и устному переводу; предоставление услуг, оказываемых при помощи автоматов для измерения веса, роста; ремонт швейных, трикотажных изделий и головных уборов, кроме ремонта ковров и ковровых изделий; реализация на торговых местах и (или) в иных установленных местными исполнительными и распорядительными органами местах произведений живописи, графики, скульптуры, изделий народных художественных ремесел, созданных этими физическими лицами, продукции цветоводства, декоративных растений, их семян и рассады, животных (за исключением котят и щенков).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Дополнительно сообщаю: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi"/>
+      </w:pPr>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Предупрежде</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>н(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>а):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о последствиях за сокрытие сведений (представление недостоверных сведений), с которыми связано право на предоставление государственной адресной социальной помощи и (или) от которых зависит ее размер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о необходимости информирования в 5-дневный срок органа по труду, занятости и социальной защите об изменении состава семьи, места регистрации и других обстоятельств, влекущих прекращение предоставления государственной адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>и устному переводу; предоставление услуг, оказываемых при помощи автоматов для измерения веса, роста; ремонт швейных, трикотажных изделий и головных уборов, кроме ремонта ковров и ковровых изделий; реализация на торговых местах и (или) в иных установленных местными исполнительными и распорядительными органами местах произведений живописи, графики, скульптуры, изделий народных художественных ремесел, созданных этими физическими лицами, продукции цветоводства, декоративных растений, их семян и рассады, животных (за исключением котят и щенков).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+        <w:t>о необходимости возврата излишне выплаченных сумм государственной адресной социальной помощи при наступлении обстоятельств, влекущих утрату права на нее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
-        <w:t>Дополнительно сообщаю: _________________________________________________</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+        <w:t>о последствиях невыполнения плана по самостоятельному улучшению материального положения для трудоспособных членов семьи (граждан), если такой план разработан комиссией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
+        <w:t>о проведении при необходимости обследования материально-бытового положения семьи (гражданина).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
+      <w:pPr>
+        <w:pStyle w:val="newncpi"/>
+      </w:pPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
-        <w:t>Предупрежден(а):</w:t>
-[...58 lines deleted...]
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+        <w:t xml:space="preserve">Прилагаю документы на _____ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3123"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3122"/>
+        <w:gridCol w:w="3643"/>
+        <w:gridCol w:w="3643"/>
+        <w:gridCol w:w="3641"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="newncpi0"/>
             </w:pPr>
             <w:r>
               <w:t>____________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="newncpi0"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="newncpi0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294227">
+      <w:tr w:rsidR="001F49EC" w:rsidTr="00F53C9D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="table10"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+          <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="00F53C9D">
             <w:pPr>
               <w:pStyle w:val="undline"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(подпись заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
       </w:pPr>
       <w:r>
         <w:t>Документы приняты __ ______________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
       </w:pPr>
       <w:r>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="undline"/>
         <w:ind w:right="5029"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>(подпись специалиста, принявшего документы)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="001F49EC">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Регистрационный номер _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+    <w:p w:rsidR="001F49EC" w:rsidRDefault="001F49EC" w:rsidP="0005194D">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="001F49EC" w:rsidSect="00050FD1">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1416" w:header="280" w:footer="180" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="282" w:bottom="284" w:left="709" w:header="280" w:footer="180" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005664F2" w:rsidRDefault="005664F2" w:rsidP="00294227">
+    <w:p w:rsidR="003D2425" w:rsidRDefault="003D2425" w:rsidP="001F49EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005664F2" w:rsidRDefault="005664F2" w:rsidP="00294227">
+    <w:p w:rsidR="003D2425" w:rsidRDefault="003D2425" w:rsidP="001F49EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="a8"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1800"/>
+      <w:gridCol w:w="7773"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00EB1A7C" w:rsidTr="001F49EC">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1800" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00EB1A7C" w:rsidRDefault="00EB1A7C">
+          <w:pPr>
+            <w:pStyle w:val="a5"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7773" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00EB1A7C" w:rsidRPr="001F49EC" w:rsidRDefault="00EB1A7C">
+          <w:pPr>
+            <w:pStyle w:val="a5"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:sz w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00EB1A7C" w:rsidRDefault="00EB1A7C">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005664F2" w:rsidRDefault="005664F2" w:rsidP="00294227">
+    <w:p w:rsidR="003D2425" w:rsidRDefault="003D2425" w:rsidP="001F49EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005664F2" w:rsidRDefault="005664F2" w:rsidP="00294227">
+    <w:p w:rsidR="003D2425" w:rsidRDefault="003D2425" w:rsidP="001F49EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00294227" w:rsidRDefault="00294227" w:rsidP="000E2B13">
+  <w:p w:rsidR="00EB1A7C" w:rsidRDefault="00EB1A7C" w:rsidP="00F53C9D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00294227" w:rsidRDefault="00294227">
+  <w:p w:rsidR="00EB1A7C" w:rsidRDefault="00EB1A7C">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00294227" w:rsidRPr="00294227" w:rsidRDefault="00294227" w:rsidP="000E2B13">
+  <w:p w:rsidR="00EB1A7C" w:rsidRPr="001F49EC" w:rsidRDefault="00EB1A7C" w:rsidP="00F53C9D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00294227">
+    <w:r w:rsidRPr="001F49EC">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00294227">
+    <w:r w:rsidRPr="001F49EC">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00294227">
+    <w:r w:rsidRPr="001F49EC">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0005194D">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00294227">
+    <w:r w:rsidRPr="001F49EC">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00294227" w:rsidRPr="00294227" w:rsidRDefault="00294227">
+  <w:p w:rsidR="00EB1A7C" w:rsidRPr="001F49EC" w:rsidRDefault="00EB1A7C">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="212B1C55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC8EEBDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="79E46B70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED022120"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00294227"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005664F2"/>
+    <w:rsidRoot w:val="001F49EC"/>
+    <w:rsid w:val="00050FD1"/>
+    <w:rsid w:val="0005194D"/>
+    <w:rsid w:val="001F49EC"/>
+    <w:rsid w:val="002F603F"/>
+    <w:rsid w:val="003220AB"/>
+    <w:rsid w:val="003D2425"/>
+    <w:rsid w:val="007F3C38"/>
+    <w:rsid w:val="00C9269D"/>
+    <w:rsid w:val="00E77825"/>
+    <w:rsid w:val="00EB1A7C"/>
+    <w:rsid w:val="00F53C9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4319,320 +6035,396 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="titlep">
     <w:name w:val="titlep"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="onestring">
     <w:name w:val="onestring"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="point">
     <w:name w:val="point"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="snoski">
     <w:name w:val="snoski"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="snoskiline">
     <w:name w:val="snoskiline"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table10">
     <w:name w:val="table10"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="append">
     <w:name w:val="append"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="append1">
     <w:name w:val="append1"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="28" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="newncpi">
     <w:name w:val="newncpi"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="newncpi0">
     <w:name w:val="newncpi0"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="zagrazdel">
     <w:name w:val="zagrazdel"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="undline">
     <w:name w:val="undline"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="onesymbol">
     <w:name w:val="onesymbol"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
   </w:style>
   <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00050FD1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003220AB"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="endform">
+    <w:name w:val="endform"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EB1A7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="00EB1A7C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E77825"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E77825"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -4784,372 +6576,452 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="titlep">
     <w:name w:val="titlep"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="onestring">
     <w:name w:val="onestring"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="point">
     <w:name w:val="point"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="snoski">
     <w:name w:val="snoski"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="snoskiline">
     <w:name w:val="snoskiline"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table10">
     <w:name w:val="table10"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="append">
     <w:name w:val="append"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="append1">
     <w:name w:val="append1"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="28" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="newncpi">
     <w:name w:val="newncpi"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="newncpi0">
     <w:name w:val="newncpi0"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="zagrazdel">
     <w:name w:val="zagrazdel"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="undline">
     <w:name w:val="undline"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="onesymbol">
     <w:name w:val="onesymbol"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
   </w:style>
   <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="001F49EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00050FD1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003220AB"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="endform">
+    <w:name w:val="endform"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EB1A7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294227"/>
+    <w:rsid w:val="00EB1A7C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E77825"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E77825"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="1039935552">
+    <w:div w:id="1359310731">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1801264597">
+    <w:div w:id="1651210634">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2100826106">
+    <w:div w:id="1860704740">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5395,68 +7267,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8856</Characters>
+  <Pages>1</Pages>
+  <Words>1467</Words>
+  <Characters>8362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>285</Lines>
-  <Paragraphs>136</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9807</CharactersWithSpaces>
+  <CharactersWithSpaces>9810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Юлия В. Мисейчук</dc:creator>
+  <dc:creator>Ольга А. Дылько</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>